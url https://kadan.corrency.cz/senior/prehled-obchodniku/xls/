--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -465,626 +465,636 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="59.00" customWidth="1"/>
+    <col min="2" max="2" width="22.00" customWidth="1"/>
+    <col min="3" max="3" width="8.43" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="60.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="60.00" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:9">
+    <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>50.3803784</v>
       </c>
       <c r="G1" s="0">
         <v>13.2713519</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:9">
+    <row r="2" spans="1:10">
       <c r="A2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0">
         <v>50.3763239</v>
       </c>
       <c r="G2" s="0">
         <v>13.2692445</v>
       </c>
     </row>
-    <row r="3" spans="1:9">
+    <row r="3" spans="1:10">
       <c r="A3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0">
         <v>50.3763987</v>
       </c>
       <c r="G3" s="0">
         <v>13.2715756</v>
       </c>
     </row>
-    <row r="4" spans="1:9">
+    <row r="4" spans="1:10">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="0">
         <v>50.3788399</v>
       </c>
       <c r="G4" s="0">
         <v>13.2732867</v>
       </c>
     </row>
-    <row r="5" spans="1:9">
+    <row r="5" spans="1:10">
       <c r="A5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="0">
         <v>50.3890671</v>
       </c>
       <c r="G5" s="0">
         <v>13.2688633</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
+    <row r="6" spans="1:10">
       <c r="A6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="0">
         <v>50.3771424</v>
       </c>
       <c r="G6" s="0">
         <v>13.2686529</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
+    <row r="7" spans="1:10">
       <c r="A7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="0">
         <v>50.3831831</v>
       </c>
       <c r="G7" s="0">
         <v>13.2699263</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:9">
+    <row r="8" spans="1:10">
       <c r="A8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="0">
         <v>50.3844515</v>
       </c>
       <c r="G8" s="0">
         <v>13.2746847</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
+    <row r="9" spans="1:10">
       <c r="A9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0">
         <v>50.375464</v>
       </c>
       <c r="G9" s="0">
         <v>13.2709327</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
+    <row r="10" spans="1:10">
       <c r="A10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0">
         <v>50.3912249</v>
       </c>
       <c r="G10" s="0">
         <v>13.2701562</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="1:9">
+    <row r="11" spans="1:10">
       <c r="A11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="0">
         <v>50.3838608</v>
       </c>
       <c r="G11" s="0">
         <v>13.2736311</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="12" spans="1:9">
+    <row r="12" spans="1:10">
       <c r="A12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="0">
         <v>50.3756645</v>
       </c>
       <c r="G12" s="0">
         <v>13.266296</v>
       </c>
       <c r="H12" s="0" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:10">
       <c r="A13" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>71</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>72</v>
       </c>
       <c r="F13" s="0">
         <v>50.3763888</v>
       </c>
       <c r="G13" s="0">
         <v>13.273673</v>
       </c>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:10">
       <c r="A14" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F14" s="0">
         <v>50.3768486</v>
       </c>
       <c r="G14" s="0">
         <v>13.2674303</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
+    <row r="15" spans="1:10">
       <c r="A15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="0">
         <v>50.3768141</v>
       </c>
       <c r="G15" s="0">
         <v>13.2702266</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
+    <row r="16" spans="1:10">
       <c r="A16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="0">
         <v>50.386812</v>
       </c>
       <c r="G16" s="0">
         <v>13.2710587</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="17" spans="1:9">
+    <row r="17" spans="1:10">
       <c r="A17" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F17" s="0">
         <v>50.3811064</v>
       </c>
       <c r="G17" s="0">
         <v>13.2713063</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:10">
       <c r="A18" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="0">
         <v>50.3811064</v>
       </c>
       <c r="G18" s="0">
         <v>13.2713063</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
+    <row r="19" spans="1:10">
       <c r="A19" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="0">
         <v>50.3862496</v>
       </c>
       <c r="G19" s="0">
         <v>13.2629684</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
+    <row r="20" spans="1:10">
       <c r="A20" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="0">
         <v>50.3750994</v>
       </c>
       <c r="G20" s="0">
         <v>13.2678136</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="21" spans="1:9">
+    <row r="21" spans="1:10">
       <c r="A21" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>116</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F21" s="0">
         <v>50.3827799</v>
       </c>
       <c r="G21" s="0">
         <v>13.2677161</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:10">
       <c r="A22" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F22" s="0">
         <v>50.387184</v>
       </c>
       <c r="G22" s="0">
         <v>13.2719073</v>
       </c>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:10">
       <c r="A23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F23" s="0">
         <v>50.3867227</v>
       </c>
       <c r="G23" s="0">
         <v>13.2756591</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="24" spans="1:9">
+    <row r="24" spans="1:10">
       <c r="A24" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>132</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>134</v>
       </c>
       <c r="F24" s="0">
         <v>50.3752533</v>
       </c>
       <c r="G24" s="0">
         <v>13.269804</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>135</v>
       </c>
     </row>