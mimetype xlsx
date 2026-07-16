--- v0 (2026-05-26)
+++ v1 (2026-07-16)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="136">
   <si>
     <t xml:space="preserve">Beauty studio Majesté</t>
   </si>
   <si>
     <t xml:space="preserve">Kpt. Jaroše 593</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.majeste.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Cukrárna a lahůdky Lenka Jirkovská</t>
   </si>
   <si>
     <t xml:space="preserve">Čechova 170</t>
   </si>
   <si>
@@ -105,50 +105,68 @@
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje</t>
   </si>
   <si>
     <t xml:space="preserve">Kavárna U Johanky</t>
   </si>
   <si>
     <t xml:space="preserve">Jana Švermy 17</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.penzionujohanky.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Kino Hvězda Kadaň</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kpt. Jaroše 1477</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kadaň</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.kinokadan.cz/</t>
+  </si>
+  <si>
     <t xml:space="preserve">Koupaliště Kadaň - platí pouze na dobití abonentního čipu</t>
   </si>
   <si>
     <t xml:space="preserve">Na Průtahu 1855</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Stravování a Ubytování, Mimoškolní aktivity dětí, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.koupalistekadan.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Lash Lounge by Zalabák - úprava řas</t>
   </si>
   <si>
     <t xml:space="preserve">Mírové náměstí 117</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
@@ -261,51 +279,51 @@
   <si>
     <t xml:space="preserve">Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.nsburger.eu</t>
   </si>
   <si>
     <t xml:space="preserve">Pedikúra Karolína Hyská</t>
   </si>
   <si>
     <t xml:space="preserve">Chomutovská 1276</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/share/1ARfG4qnVK/?mibextid=wwXIfr</t>
   </si>
   <si>
-    <t xml:space="preserve">RADKA - sport</t>
+    <t xml:space="preserve">RADKA</t>
   </si>
   <si>
     <t xml:space="preserve">Kpt. Jaroše 630</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
   <si>
     <t xml:space="preserve">43201</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.radka.kadan.cz</t>
   </si>
   <si>
     <t xml:space="preserve">RADKA sport z.s.</t>
   </si>
   <si>
     <t xml:space="preserve">Kpt. Jaroše 630</t>
   </si>
   <si>
     <t xml:space="preserve">Kadaň</t>
   </si>
@@ -609,456 +627,482 @@
       </c>
       <c r="G6" s="0">
         <v>13.2686529</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="0">
-        <v>50.3844515</v>
+        <v>50.3831831</v>
       </c>
       <c r="G7" s="0">
-        <v>13.2746847</v>
+        <v>13.2699263</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>42</v>
       </c>
       <c r="F8" s="0">
-        <v>50.375464</v>
+        <v>50.3844515</v>
       </c>
       <c r="G8" s="0">
-        <v>13.2709327</v>
+        <v>13.2746847</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0">
-        <v>50.3912249</v>
+        <v>50.375464</v>
       </c>
       <c r="G9" s="0">
-        <v>13.2701562</v>
+        <v>13.2709327</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F10" s="0">
-        <v>50.3838608</v>
+        <v>50.3912249</v>
       </c>
       <c r="G10" s="0">
-        <v>13.2736311</v>
+        <v>13.2701562</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>60</v>
       </c>
       <c r="F11" s="0">
-        <v>50.3756645</v>
+        <v>50.3838608</v>
       </c>
       <c r="G11" s="0">
-        <v>13.266296</v>
+        <v>13.2736311</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F12" s="0">
-        <v>50.3763888</v>
+        <v>50.3756645</v>
       </c>
       <c r="G12" s="0">
-        <v>13.273673</v>
+        <v>13.266296</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F13" s="0">
-        <v>50.3768486</v>
+        <v>50.3763888</v>
       </c>
       <c r="G13" s="0">
-        <v>13.2674303</v>
+        <v>13.273673</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" s="0">
-        <v>50.3768141</v>
+        <v>50.3768486</v>
       </c>
       <c r="G14" s="0">
-        <v>13.2702266</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>13.2674303</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>80</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>81</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>82</v>
       </c>
       <c r="F15" s="0">
-        <v>50.386812</v>
+        <v>50.3768141</v>
       </c>
       <c r="G15" s="0">
-        <v>13.2710587</v>
+        <v>13.2702266</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>86</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>87</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F16" s="0">
-        <v>50.3811064</v>
+        <v>50.386812</v>
       </c>
       <c r="G16" s="0">
-        <v>13.2713063</v>
+        <v>13.2710587</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="F17" s="0">
         <v>50.3811064</v>
       </c>
       <c r="G17" s="0">
         <v>13.2713063</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F18" s="0">
-        <v>50.3862496</v>
+        <v>50.3811064</v>
       </c>
       <c r="G18" s="0">
-        <v>13.2629684</v>
+        <v>13.2713063</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>105</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="F19" s="0">
-        <v>50.3750994</v>
+        <v>50.3862496</v>
       </c>
       <c r="G19" s="0">
-        <v>13.2678136</v>
+        <v>13.2629684</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="F20" s="0">
-        <v>50.3827799</v>
+        <v>50.3750994</v>
       </c>
       <c r="G20" s="0">
-        <v>13.2677161</v>
+        <v>13.2678136</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F21" s="0">
-        <v>50.387184</v>
+        <v>50.3827799</v>
       </c>
       <c r="G21" s="0">
-        <v>13.2719073</v>
+        <v>13.2677161</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F22" s="0">
-        <v>50.3867227</v>
+        <v>50.387184</v>
       </c>
       <c r="G22" s="0">
-        <v>13.2756591</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>13.2719073</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>126</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F23" s="0">
-        <v>50.3752533</v>
+        <v>50.3867227</v>
       </c>
       <c r="G23" s="0">
-        <v>13.269804</v>
+        <v>13.2756591</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>129</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="F24" s="0">
+        <v>50.3752533</v>
+      </c>
+      <c r="G24" s="0">
+        <v>13.269804</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>